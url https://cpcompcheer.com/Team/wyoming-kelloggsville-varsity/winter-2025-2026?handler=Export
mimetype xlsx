--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536af8bd04024569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce60569be16a4a518ff06639522dbc37.psmdcp" Id="R37d4fc71e6c348d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066ac3cc27b44a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cdb6497850942629c122c374d75eb63.psmdcp" Id="R80bdf51a74184143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="OK Silver 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="LMCCOA Invite" sheetId="6" r:id="rId7"/>
     <x:sheet name="CP Invite 2" sheetId="7" r:id="rId8"/>
     <x:sheet name="Districts" sheetId="8" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">