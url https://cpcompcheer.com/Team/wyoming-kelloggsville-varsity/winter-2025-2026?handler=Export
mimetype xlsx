--- v1 (2026-04-29)
+++ v2 (2026-06-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066ac3cc27b44a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cdb6497850942629c122c374d75eb63.psmdcp" Id="R80bdf51a74184143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55704d9aafff4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5463d3f339754b0db2ed0bdf2a6da1db.psmdcp" Id="R5edce17eabe349bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="OK Silver 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="LMCCOA Invite" sheetId="6" r:id="rId7"/>
     <x:sheet name="CP Invite 2" sheetId="7" r:id="rId8"/>
     <x:sheet name="Districts" sheetId="8" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">