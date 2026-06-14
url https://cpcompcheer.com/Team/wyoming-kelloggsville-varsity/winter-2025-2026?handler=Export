--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55704d9aafff4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5463d3f339754b0db2ed0bdf2a6da1db.psmdcp" Id="R5edce17eabe349bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f2f9557abc48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35154a07853246daa24db7d20bf49122.psmdcp" Id="Rd97c39ded4bd4ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="OK Silver 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="LMCCOA Invite" sheetId="6" r:id="rId7"/>
     <x:sheet name="CP Invite 2" sheetId="7" r:id="rId8"/>
     <x:sheet name="Districts" sheetId="8" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">