--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261bb04c7a42419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c03892fa50fc41518e83d5ac2f0718bb.psmdcp" Id="R08d045f5974e46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c512253626476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59543d95558b42bb889c1548ff02f78c.psmdcp" Id="Reb62c5969db94c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CP Invite 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="Districts" sheetId="4" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>
   <x:c r="C6" i="1"/>
   <x:c r="B7" i="1"/>