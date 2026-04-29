--- v1 (2026-04-29)
+++ v2 (2026-04-29)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c512253626476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59543d95558b42bb889c1548ff02f78c.psmdcp" Id="Reb62c5969db94c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f0a62af49a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e72dd7e36b34b5783254d8a3d7b3d35.psmdcp" Id="R2174ab9ee55349ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CP Invite 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="Districts" sheetId="4" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>
   <x:c r="C6" i="1"/>
   <x:c r="B7" i="1"/>