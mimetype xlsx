--- v2 (2026-04-29)
+++ v3 (2026-06-14)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f0a62af49a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e72dd7e36b34b5783254d8a3d7b3d35.psmdcp" Id="R2174ab9ee55349ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddfab690166439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/583e0e9391984247968f48a7be8ef8d2.psmdcp" Id="R823ad77fec824d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CP Invite 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="Districts" sheetId="4" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>
   <x:c r="C6" i="1"/>
   <x:c r="B7" i="1"/>