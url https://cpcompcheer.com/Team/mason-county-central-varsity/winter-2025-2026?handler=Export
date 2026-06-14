--- v3 (2026-06-14)
+++ v4 (2026-06-14)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddfab690166439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/583e0e9391984247968f48a7be8ef8d2.psmdcp" Id="R823ad77fec824d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb3cb87b2774ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6d6d5235c24590b7a429c53973a3b2.psmdcp" Id="R904a8ebb4d884556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CP Invite 1" sheetId="2" r:id="rId3"/>
     <x:sheet name="Aquinas Invite" sheetId="3" r:id="rId4"/>
     <x:sheet name="Districts" sheetId="4" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>
   <x:c r="C6" i="1"/>
   <x:c r="B7" i="1"/>