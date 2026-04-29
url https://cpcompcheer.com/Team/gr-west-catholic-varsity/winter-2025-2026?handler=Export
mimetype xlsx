--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3c2ed8a2f14572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cfd666c9bda49418591745e17e5d8c8.psmdcp" Id="R6e8906ca29964229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50e9caa728f494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c02d1e3d6f2f43a585f9fa14ac26b5bc.psmdcp" Id="R065f345160724e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="Falcon Invitational" sheetId="3" r:id="rId4"/>
     <x:sheet name="LMCCOA Invite" sheetId="4" r:id="rId5"/>
     <x:sheet name="Districts" sheetId="5" r:id="rId6"/>
     <x:sheet name="Regionals" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>