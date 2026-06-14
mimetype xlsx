--- v1 (2026-04-29)
+++ v2 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50e9caa728f494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c02d1e3d6f2f43a585f9fa14ac26b5bc.psmdcp" Id="R065f345160724e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc6d87de1e84444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa5538e131841dbb2911ccf8245a14b.psmdcp" Id="R3aa8625d134b46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="Falcon Invitational" sheetId="3" r:id="rId4"/>
     <x:sheet name="LMCCOA Invite" sheetId="4" r:id="rId5"/>
     <x:sheet name="Districts" sheetId="5" r:id="rId6"/>
     <x:sheet name="Regionals" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>