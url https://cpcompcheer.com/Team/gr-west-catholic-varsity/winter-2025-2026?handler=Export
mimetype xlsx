--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc6d87de1e84444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa5538e131841dbb2911ccf8245a14b.psmdcp" Id="R3aa8625d134b46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678f3eb7c9a546ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd75d01c5adc4151927e367dca62cb2d.psmdcp" Id="R74ac76989c8f42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="Falcon Invitational" sheetId="3" r:id="rId4"/>
     <x:sheet name="LMCCOA Invite" sheetId="4" r:id="rId5"/>
     <x:sheet name="Districts" sheetId="5" r:id="rId6"/>
     <x:sheet name="Regionals" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>