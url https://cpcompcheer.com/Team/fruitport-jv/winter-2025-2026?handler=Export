--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24da5fc4fba44924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f28bfe084cc4b5c9ae0a0b2583cac2a.psmdcp" Id="R9f23e9e43892420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc622644e9934a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df4b2f4b4fcf4090b6887c71b3317a43.psmdcp" Id="R76f5675863d34906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="OK Silver 1" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="Wildcat Invite" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>