--- v1 (2026-04-29)
+++ v2 (2026-04-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc622644e9934a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df4b2f4b4fcf4090b6887c71b3317a43.psmdcp" Id="R76f5675863d34906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc199b7852a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e598424be8124e90b4465e30c7430847.psmdcp" Id="Rd95822a8856b454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="OK Silver 1" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="Wildcat Invite" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>