--- v2 (2026-04-29)
+++ v3 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc199b7852a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e598424be8124e90b4465e30c7430847.psmdcp" Id="Rd95822a8856b454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebec81664a74b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401a2a6525ea45d782354254bb879059.psmdcp" Id="Rdd6c3b56ca2a427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="OK Silver 1" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="Wildcat Invite" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>