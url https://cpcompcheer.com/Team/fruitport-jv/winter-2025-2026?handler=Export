--- v3 (2026-06-14)
+++ v4 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebec81664a74b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401a2a6525ea45d782354254bb879059.psmdcp" Id="Rdd6c3b56ca2a427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb7c6fe35f84ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7745d2dbae64f10ba3ff298b08482e3.psmdcp" Id="R62ef701509a14293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="OK Silver 1" sheetId="3" r:id="rId4"/>
     <x:sheet name="OK Silver 2" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver Finals" sheetId="5" r:id="rId6"/>
     <x:sheet name="Wildcat Invite" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B5" i="1"/>
   <x:c r="B6" i="1"/>