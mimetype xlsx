--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -5,51 +5,51 @@
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8b6d41244b4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbd0463b8bca4f1b97b3fe1d200aa38c.psmdcp" Id="R1e892ddb4ff3420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc4435dfb2e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c32b453da104bb4ab43fb0a3508a8e0.psmdcp" Id="R1b01ba9fb15940f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="Falcon Invitational" sheetId="3" r:id="rId4"/>
     <x:sheet name="CP Invite 1" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver 1" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aquinas Invite" sheetId="6" r:id="rId7"/>
     <x:sheet name="OK Silver 2" sheetId="7" r:id="rId8"/>
     <x:sheet name="TK Invite" sheetId="8" r:id="rId9"/>
     <x:sheet name="OK Silver Finals" sheetId="9" r:id="rId10"/>
     <x:sheet name="LMCCOA Invite" sheetId="10" r:id="rId11"/>
     <x:sheet name="Wildcat Invite" sheetId="11" r:id="rId12"/>
     <x:sheet name="Creek Cupid Shuffle" sheetId="12" r:id="rId13"/>
     <x:sheet name="CP Invite 2" sheetId="13" r:id="rId14"/>
     <x:sheet name="Districts" sheetId="14" r:id="rId15"/>
     <x:sheet name="Regionals" sheetId="15" r:id="rId16"/>
   </x:sheets>