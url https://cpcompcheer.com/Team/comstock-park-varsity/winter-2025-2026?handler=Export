--- v1 (2026-04-29)
+++ v2 (2026-06-13)
@@ -5,51 +5,51 @@
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc4435dfb2e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c32b453da104bb4ab43fb0a3508a8e0.psmdcp" Id="R1b01ba9fb15940f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7a6d0204d44481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a4eedec89045c7a3e8b7d02527d207.psmdcp" Id="Rb2a3c9d923224722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Summary" sheetId="1" r:id="rId2"/>
     <x:sheet name="CCCAM Invitational" sheetId="2" r:id="rId3"/>
     <x:sheet name="Falcon Invitational" sheetId="3" r:id="rId4"/>
     <x:sheet name="CP Invite 1" sheetId="4" r:id="rId5"/>
     <x:sheet name="OK Silver 1" sheetId="5" r:id="rId6"/>
     <x:sheet name="Aquinas Invite" sheetId="6" r:id="rId7"/>
     <x:sheet name="OK Silver 2" sheetId="7" r:id="rId8"/>
     <x:sheet name="TK Invite" sheetId="8" r:id="rId9"/>
     <x:sheet name="OK Silver Finals" sheetId="9" r:id="rId10"/>
     <x:sheet name="LMCCOA Invite" sheetId="10" r:id="rId11"/>
     <x:sheet name="Wildcat Invite" sheetId="11" r:id="rId12"/>
     <x:sheet name="Creek Cupid Shuffle" sheetId="12" r:id="rId13"/>
     <x:sheet name="CP Invite 2" sheetId="13" r:id="rId14"/>
     <x:sheet name="Districts" sheetId="14" r:id="rId15"/>
     <x:sheet name="Regionals" sheetId="15" r:id="rId16"/>
   </x:sheets>